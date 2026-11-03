--- v0 (2026-10-31)
+++ v1 (2026-11-03)
@@ -1051,51 +1051,51 @@
       </c>
       <c r="D5" s="19" t="n">
         <v>78</v>
       </c>
       <c r="E5" s="18" t="n">
         <v>82.22199999999999</v>
       </c>
       <c r="F5" s="20" t="n"/>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>72.19</t>
         </is>
       </c>
       <c r="H5" s="17" t="inlineStr">
         <is>
           <t>малое</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>1126315004122</t>
         </is>
       </c>
       <c r="J5" s="17" t="inlineStr">
         <is>
-          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННЫЙ ЦЕНТР"</t>
+          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННЫЙ ЦЕНТР "САМАРА""</t>
         </is>
       </c>
       <c r="K5" s="17" t="inlineStr">
         <is>
           <t>Научные исследования и разработки в области естественных и технических наук прочие</t>
         </is>
       </c>
       <c r="L5" s="17" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="M5" s="17" t="n">
         <v>480096000</v>
       </c>
       <c r="N5" s="17" t="inlineStr">
         <is>
           <t>5.38</t>
         </is>
       </c>
       <c r="O5" s="17" t="n"/>
       <c r="P5" s="17" t="n"/>
       <c r="Q5" s="17" t="n"/>
       <c r="R5" s="17" t="n"/>
       <c r="S5" s="17" t="inlineStr">