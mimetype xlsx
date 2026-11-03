--- v0 (2026-10-31)
+++ v1 (2026-11-03)
@@ -2364,51 +2364,55 @@
           <t>ООО "ПОЛИФРАК"</t>
         </is>
       </c>
       <c r="K24" s="12" t="inlineStr">
         <is>
           <t>Торговля оптовая химическими продуктами</t>
         </is>
       </c>
       <c r="L24" s="12" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="M24" s="12" t="n">
         <v>277028000</v>
       </c>
       <c r="N24" s="12" t="inlineStr">
         <is>
           <t>0.78</t>
         </is>
       </c>
       <c r="O24" s="12" t="n"/>
       <c r="P24" s="12" t="n"/>
       <c r="Q24" s="12" t="n"/>
       <c r="R24" s="12" t="n"/>
-      <c r="S24" s="12" t="n"/>
+      <c r="S24" s="12" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
       <c r="T24" s="12" t="n"/>
     </row>
     <row r="25">
       <c r="A25" s="16" t="inlineStr">
         <is>
           <t>6312213446</t>
         </is>
       </c>
       <c r="B25" s="17" t="inlineStr">
         <is>
           <t>Самарская область</t>
         </is>
       </c>
       <c r="C25" s="18" t="n">
         <v>1.521</v>
       </c>
       <c r="D25" s="19" t="n">
         <v>2</v>
       </c>
       <c r="E25" s="18" t="n">
         <v>0.742</v>
       </c>
       <c r="F25" s="20" t="n"/>
       <c r="G25" s="16" t="inlineStr">
         <is>