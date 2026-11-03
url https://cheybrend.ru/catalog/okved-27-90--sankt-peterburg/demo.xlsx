--- v0 (2026-10-31)
+++ v1 (2026-11-03)
@@ -1873,51 +1873,51 @@
       </c>
       <c r="D17" s="19" t="n">
         <v>62</v>
       </c>
       <c r="E17" s="18" t="n">
         <v>21.664</v>
       </c>
       <c r="F17" s="20" t="n"/>
       <c r="G17" s="16" t="inlineStr">
         <is>
           <t>27.90</t>
         </is>
       </c>
       <c r="H17" s="17" t="inlineStr">
         <is>
           <t>малое</t>
         </is>
       </c>
       <c r="I17" s="16" t="inlineStr">
         <is>
           <t>1207800146850</t>
         </is>
       </c>
       <c r="J17" s="17" t="inlineStr">
         <is>
-          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ПРЕДПРИЯТИЕ"</t>
+          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ПРЕДПРИЯТИЕ "ОРИОН""</t>
         </is>
       </c>
       <c r="K17" s="17" t="inlineStr">
         <is>
           <t>Производство прочего электрического оборудования</t>
         </is>
       </c>
       <c r="L17" s="17" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="M17" s="17" t="n">
         <v>396761000</v>
       </c>
       <c r="N17" s="17" t="inlineStr">
         <is>
           <t>3.95</t>
         </is>
       </c>
       <c r="O17" s="17" t="n"/>
       <c r="P17" s="17" t="n"/>
       <c r="Q17" s="17" t="n"/>
       <c r="R17" s="17" t="n"/>
       <c r="S17" s="17" t="n"/>
@@ -2369,51 +2369,51 @@
       </c>
       <c r="D24" s="14" t="n">
         <v>24</v>
       </c>
       <c r="E24" s="13" t="n">
         <v>64.2</v>
       </c>
       <c r="F24" s="15" t="n"/>
       <c r="G24" s="11" t="inlineStr">
         <is>
           <t>27.90.1</t>
         </is>
       </c>
       <c r="H24" s="12" t="inlineStr">
         <is>
           <t>малое</t>
         </is>
       </c>
       <c r="I24" s="11" t="inlineStr">
         <is>
           <t>1037839000540</t>
         </is>
       </c>
       <c r="J24" s="12" t="inlineStr">
         <is>
-          <t>ООО "Научно-производственное предприятие"</t>
+          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ПРЕДПРИЯТИЕ "КОРАД""</t>
         </is>
       </c>
       <c r="K24" s="12" t="inlineStr">
         <is>
           <t>Производство ускорителей заряженных частиц</t>
         </is>
       </c>
       <c r="L24" s="12" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="M24" s="12" t="n">
         <v>284977000</v>
       </c>
       <c r="N24" s="12" t="inlineStr">
         <is>
           <t>48.41</t>
         </is>
       </c>
       <c r="O24" s="12" t="n"/>
       <c r="P24" s="12" t="n"/>
       <c r="Q24" s="12" t="n"/>
       <c r="R24" s="12" t="n"/>
       <c r="S24" s="12" t="n"/>