--- v0 (2026-10-31)
+++ v1 (2026-11-03)
@@ -865,51 +865,51 @@
         <v>115</v>
       </c>
       <c r="E2" s="13" t="n">
         <v>109.922</v>
       </c>
       <c r="F2" s="15" t="n">
         <v>6.404</v>
       </c>
       <c r="G2" s="11" t="inlineStr">
         <is>
           <t>13.92</t>
         </is>
       </c>
       <c r="H2" s="12" t="inlineStr">
         <is>
           <t>среднее</t>
         </is>
       </c>
       <c r="I2" s="11" t="inlineStr">
         <is>
           <t>1147847556944</t>
         </is>
       </c>
       <c r="J2" s="12" t="inlineStr">
         <is>
-          <t>ООО "ТОРГОВЫЙ ДОМ"</t>
+          <t>ООО "ТОРГОВЫЙ ДОМ "ЭНЕРГИЯ""</t>
         </is>
       </c>
       <c r="K2" s="12" t="inlineStr">
         <is>
           <t>Производство готовых текстильных изделий, кроме одежды</t>
         </is>
       </c>
       <c r="L2" s="12" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="M2" s="12" t="n">
         <v>1581821000</v>
       </c>
       <c r="N2" s="12" t="inlineStr">
         <is>
           <t>2.2</t>
         </is>
       </c>
       <c r="O2" s="12" t="n"/>
       <c r="P2" s="12" t="n"/>
       <c r="Q2" s="12" t="n"/>
       <c r="R2" s="12" t="n"/>
       <c r="S2" s="12" t="n"/>
@@ -1279,51 +1279,51 @@
         <v>60</v>
       </c>
       <c r="E8" s="13" t="n">
         <v>38.239</v>
       </c>
       <c r="F8" s="15" t="n">
         <v>1.799</v>
       </c>
       <c r="G8" s="11" t="inlineStr">
         <is>
           <t>13.92</t>
         </is>
       </c>
       <c r="H8" s="12" t="inlineStr">
         <is>
           <t>малое</t>
         </is>
       </c>
       <c r="I8" s="11" t="inlineStr">
         <is>
           <t>1069847503880</t>
         </is>
       </c>
       <c r="J8" s="12" t="inlineStr">
         <is>
-          <t>ООО "ПРОИЗВОДСТВЕННО-ЛОГИСТИЧЕСКАЯ КОМПАНИЯ"</t>
+          <t>ООО "ПРОИЗВОДСТВЕННО-ЛОГИСТИЧЕСКАЯ КОМПАНИЯ "АКЦЕНТ""</t>
         </is>
       </c>
       <c r="K8" s="12" t="inlineStr">
         <is>
           <t>Производство готовых текстильных изделий, кроме одежды</t>
         </is>
       </c>
       <c r="L8" s="12" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="M8" s="12" t="n">
         <v>386176000</v>
       </c>
       <c r="N8" s="12" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
       </c>
       <c r="O8" s="12" t="n"/>
       <c r="P8" s="12" t="n"/>
       <c r="Q8" s="12" t="n"/>
       <c r="R8" s="12" t="n"/>
       <c r="S8" s="12" t="n"/>
@@ -2431,51 +2431,51 @@
       </c>
       <c r="D24" s="14" t="n">
         <v>6</v>
       </c>
       <c r="E24" s="13" t="n">
         <v>7.374</v>
       </c>
       <c r="F24" s="15" t="n"/>
       <c r="G24" s="11" t="inlineStr">
         <is>
           <t>13.92</t>
         </is>
       </c>
       <c r="H24" s="12" t="inlineStr">
         <is>
           <t>микро</t>
         </is>
       </c>
       <c r="I24" s="11" t="inlineStr">
         <is>
           <t>1197847184600</t>
         </is>
       </c>
       <c r="J24" s="12" t="inlineStr">
         <is>
-          <t>ООО "ПРОИЗВОДСТВЕННО-ТОРГОВАЯ КОМПАНИЯ"</t>
+          <t>ООО "ПРОИЗВОДСТВЕННО-ТОРГОВАЯ КОМПАНИЯ "ЭНЕРГИЯ""</t>
         </is>
       </c>
       <c r="K24" s="12" t="inlineStr">
         <is>
           <t>Производство готовых текстильных изделий, кроме одежды</t>
         </is>
       </c>
       <c r="L24" s="12" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="M24" s="12" t="n">
         <v>96367000</v>
       </c>
       <c r="N24" s="12" t="inlineStr">
         <is>
           <t>15.02</t>
         </is>
       </c>
       <c r="O24" s="12" t="n"/>
       <c r="P24" s="12" t="n"/>
       <c r="Q24" s="12" t="n"/>
       <c r="R24" s="12" t="n"/>
       <c r="S24" s="12" t="n"/>